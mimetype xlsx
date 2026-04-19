--- v0 (2026-02-09)
+++ v1 (2026-04-19)
@@ -54,849 +54,849 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
     <t>Nerita de Castro Menezes</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/15/projeto_de_lei_n_003_2021_-_gvncm.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/15/projeto_de_lei_n_003_2021_-_gvncm.pdf</t>
   </si>
   <si>
     <t>DISPÕE A OBRIGATORIADADE DA IMPLETAÇÃO DA OPERAÇÃO CATA-BAGULHO NO MUNICIPIO DE NOVO AIRAO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/16/projeto_de_lei_n_004_2021_-_gvndcm.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/16/projeto_de_lei_n_004_2021_-_gvndcm.pdf</t>
   </si>
   <si>
     <t>Autoriza, em caráter excepcional, durante o período de suspensão das aulas em razão de emergência ou calamidade pública, implantar e executar no âmbito da rede municipal de ensino, o programa “merenda em casa”, vinculado às secretarias municipal de educação e assistência social, e dá outras providências.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>RANDERSON LIMA</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/27/oficio_n_004_2021_-_gvrls.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/27/oficio_n_004_2021_-_gvrls.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal  de Combate e Enfrentamento do Novo Corona Vírus (Covid-19), para ser comemorado dia 20 de março.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>JOSE ROBERTO</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/82/projeto_de_lei_2021_-_gvjrns.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/82/projeto_de_lei_2021_-_gvjrns.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial do Município de Novo Airão, o Dia Municipal do Clube de Aventureiros da Igreja Adventista do Sétimo Dia e dá outras Providências.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>NILSON MELO</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/62/requerimento_n_001_2021_-_gvjnfm_1.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/62/requerimento_n_001_2021_-_gvjnfm_1.pdf</t>
   </si>
   <si>
     <t>Para conceder Moção de Aplausos, pelos relevantes trabalhos realizados, frente a Secretaria Municipal De Infraestrutura.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/63/requerimento_n_002_2021_-_gvjnfm.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/63/requerimento_n_002_2021_-_gvjnfm.pdf</t>
   </si>
   <si>
     <t>Conceder Moção de Reconhecimento e Aplausos, pelos relevantes Trabalhos realizados, Construção da Estrada de Novo Airão, especificamente na AM 352.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>ROBERTO VEIGA</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/86/requerimento_n_001_2021_-_mdcmna_1.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/86/requerimento_n_001_2021_-_mdcmna_1.pdf</t>
   </si>
   <si>
     <t>Requerimento referente a uma Moção de Reconhecimento e Aplausos aos motoristas da unidade hospitalar e técnicos de enfermagem, em agradecimento a disposição e coragem a frente do enfrentamento da Pandemia do Covid-19, em nosso município.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/88/requerimento_n_005_2021_-_gbjnfm.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/88/requerimento_n_005_2021_-_gbjnfm.pdf</t>
   </si>
   <si>
     <t>Requerimento referente á Solicitação de uma Moção de Reconhecimento e Aplausos , para a Presidente da Cooperativa de Catadores e Catadoras de Materiais Recicláveis, na pessoa de Sebastiana de Souza Fragoso, pelo belíssimo Trabalho de Coletas de Materiais Recicláveis em Novo Airão.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>PARECER</t>
   </si>
   <si>
     <t>DOMINGOS DELGADO</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/67/parecer_n_001_2021_-_gvddc.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/67/parecer_n_001_2021_-_gvddc.pdf</t>
   </si>
   <si>
     <t>Parecer do Projeto de Lei N° 002/GBVNCM.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/68/parecer_n_002_2021_-_gvddc.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/68/parecer_n_002_2021_-_gvddc.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de lei N°002 do dia 09/02/2021.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/69/parecer_n_003_2021_-_gvddc.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/69/parecer_n_003_2021_-_gvddc.pdf</t>
   </si>
   <si>
     <t>Parecer do Projeto de lei N° 002 De 2021, do dia 09/02/2021.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/70/parecer_n_001_2021_-_gvjrv_1.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/70/parecer_n_001_2021_-_gvjrv_1.pdf</t>
   </si>
   <si>
     <t>Parecer da lei N° 002 09/02/2021.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/73/parecer_n_001_2021_-_projeto_de_lei_003.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/73/parecer_n_001_2021_-_projeto_de_lei_003.pdf</t>
   </si>
   <si>
     <t>Parecer do Projeto de lei 003, de 09/02/2021.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/83/parecer_n_006_2021_-_gvrls.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/83/parecer_n_006_2021_-_gvrls.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de lei N° 006 - 2021, GVJRNS, datado de 14/04/2021.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/85/parecer_n_007_2021_-_crljrf.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/85/parecer_n_007_2021_-_crljrf.pdf</t>
   </si>
   <si>
     <t>Parecer do Projeto de Lei N°004/2021 - GVJRNS, datado no Dia: 27/04/2021.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>INDBA</t>
   </si>
   <si>
     <t>INDICAÇÃO GVBAM</t>
   </si>
   <si>
     <t>BRAULE ANDRADE</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/13/indicacao_n_001_gvbam.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/13/indicacao_n_001_gvbam.pdf</t>
   </si>
   <si>
     <t>INDICO A COBERTURA DA QUADRA POLIESPOSTIVA DA ESCOLA RAIMUND NONATO TEIXEIRA BEM COMO A CONTRUÇÃO DE DUAS SALAS E 4 BANHEIROS</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/14/indicacao_n_003_2021_gvbam_1.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/14/indicacao_n_003_2021_gvbam_1.pdf</t>
   </si>
   <si>
     <t>INDICO A CONTRUÇÃO DE UMA UBS NA COMUNIDADE SÃO DOMINGOS</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/32/indicacao_n_004_2021_-_gvbam.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/32/indicacao_n_004_2021_-_gvbam.pdf</t>
   </si>
   <si>
     <t>Indica uma Construção  de uma Estrutura/Elevado para suportar uma Caixa D'Água de Dez Mil Litros na Escola Raimundo Nonato Teixeira.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/33/indicacao_n_005_2021_-_gvbam.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/33/indicacao_n_005_2021_-_gvbam.pdf</t>
   </si>
   <si>
     <t>Solicita que providencie Ambulância para a Comunidade São Domingos.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/45/indicacao_n_006_2021_-_gvbam.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/45/indicacao_n_006_2021_-_gvbam.pdf</t>
   </si>
   <si>
     <t>Indica que Providencie a Iluminação Pública da Cidade de Novo Airão.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/46/indicacao_n_007_2021_-_gvbam.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/46/indicacao_n_007_2021_-_gvbam.pdf</t>
   </si>
   <si>
     <t>Indica que Construa um Posto Policial na Comunidade São Domingos</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/56/indicacao_n_008_2021_-_gvbam.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/56/indicacao_n_008_2021_-_gvbam.pdf</t>
   </si>
   <si>
     <t>Indica uma Instalação de uma Nova Rede Hidráulica na Comunidade Nova Esperança No Igarapé Açú.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/57/indicacao_n_009_2021_-_gvbam_2.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/57/indicacao_n_009_2021_-_gvbam_2.pdf</t>
   </si>
   <si>
     <t>Indica que Providencie junto a Secretaria de Infraestrutura (SEMINF), a Troca de Luminárias e Lâmpadas dos Postes Da Comunidade Nova Esperança no Igarapé Açú.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/78/indicacao_n_010_2021_-_gvbam.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/78/indicacao_n_010_2021_-_gvbam.pdf</t>
   </si>
   <si>
     <t>Indica que Adquira e Instale um Play Graund na Escola Municipal Raimundo Nonato Teixeira.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/79/indicacao_n_011_2021_-_gvbam.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/79/indicacao_n_011_2021_-_gvbam.pdf</t>
   </si>
   <si>
     <t>Indica que Adquira e Instale um Play Ground na Escola Municipal Bandeiras.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/80/indicacao_n_012_2021_-_gvbam.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/80/indicacao_n_012_2021_-_gvbam.pdf</t>
   </si>
   <si>
     <t>Indica que Adquira e Instale um Play Ground no Anexo da Escola Aristoteles Freire Arnoud.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>INDNC</t>
   </si>
   <si>
     <t>INDICAÇÃO GVNCM</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/24/indicacao_nerita_012021.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/24/indicacao_nerita_012021.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UMA ESCOLA NA COMUNIDADE CURIDIQUÍ.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/35/indicacao_n__002_2021_-_gpncm.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/35/indicacao_n__002_2021_-_gpncm.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a Instalação de Placas de Sinalização com Nome das Ruas, Placas de Limite de Velocidade e de Preferência nos Bairros e Ruas da Cidade.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>INDMF</t>
   </si>
   <si>
     <t>INDICAÇÃO GVMFC</t>
   </si>
   <si>
     <t>MARCLEY CASTRO</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/20/indicacao_n_001_2021_-_gvmfc.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/20/indicacao_n_001_2021_-_gvmfc.pdf</t>
   </si>
   <si>
     <t>Uma Indicação ao Poder Executivo de um Meio fio, Calçada e Iluminação da Avenida: João Paulo II.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/21/indicacao_n_002_2021_-_gvmfc.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/21/indicacao_n_002_2021_-_gvmfc.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO A LIMPEZA DA FOSSA PARA O RESIDENCIAL PEIXE BOI</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/22/indicacao_n_003_-_gvmfc.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/22/indicacao_n_003_-_gvmfc.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO A CONSTRUÇÃO DA CAIXA DÁGUA DA COMUNIDADE PROJETO DE DEUS( ATURIÀ)</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/23/indicacao_n_004_2021_-_gvmfc.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/23/indicacao_n_004_2021_-_gvmfc.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO A CONSTRUÇÃO DE ESPAÇO PUBLICO(PRAÇA), NO CONJUNTO RESIDENCIAL PEIXE BOI.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/36/indicacao_n_005_2021_-_gvmfc.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/36/indicacao_n_005_2021_-_gvmfc.pdf</t>
   </si>
   <si>
     <t>Indica uma Construção de um Bueiro na Rua Ivo Almeida, Localizada no Bairro Remanso.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/53/indicacao_n_006_2021_-_gvmfc.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/53/indicacao_n_006_2021_-_gvmfc.pdf</t>
   </si>
   <si>
     <t>Indica uma Restauração da Caixa D'Água do Conjunto Residencial Peixe Boi.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/71/indicacao_n_007_2021_-_gvmfc.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/71/indicacao_n_007_2021_-_gvmfc.pdf</t>
   </si>
   <si>
     <t>Indica a Conclusão do Asfaltamento</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/72/indicacao_n_008_2021_-_gvmfc.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/72/indicacao_n_008_2021_-_gvmfc.pdf</t>
   </si>
   <si>
     <t>Indica uma Construção do Bueiro e Asfaltamento da Rua Francisco Bezerra, Bairro Murici.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO GVJRNS</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/25/indicacao_01jrns.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/25/indicacao_01jrns.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO A PERFURAÇÃO DE UM POÇO ARTESIANO E A CONTRUÇÃO DE UM ELEVADO PARA CAIXA DAGUA DE DEZ  MIL LITROS NA COMUNIDADE NOVA ESPERANÇA NO IGARAPE AÇU.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/28/indicacao_n_002_2021_-_gvjrns.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/28/indicacao_n_002_2021_-_gvjrns.pdf</t>
   </si>
   <si>
     <t>Construção de um Posto de Saúde na Comunidade Nova Esperança No Igarapé Açu.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/29/indicacao_n_003_2021_-_gvjrns.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/29/indicacao_n_003_2021_-_gvjrns.pdf</t>
   </si>
   <si>
     <t>A compra de uma Caixa D'Água de 10mil Litros e a Construção de uma Estrutura/Elevado na Comunidade Bom Jesus.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/30/indicacao_n_004_2021_-_gvjrns.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/30/indicacao_n_004_2021_-_gvjrns.pdf</t>
   </si>
   <si>
     <t>Indica Reforma da Escola São José ou Construção de um Novo Prédio para atender os Alunos da Comunidade Do Sobrado.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/47/indicacao_n_005_2021_-_gvjrns.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/47/indicacao_n_005_2021_-_gvjrns.pdf</t>
   </si>
   <si>
     <t>Indica uma Manutenção do Veiculo Modelo Mitsubishi L200 Pick Up, e a Reforma do Prédio onde Funciona  a Fundação de Vigilância em Saúde - FVS.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/61/indicacao_n_006_2021_-_gvjrns_1.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/61/indicacao_n_006_2021_-_gvjrns_1.pdf</t>
   </si>
   <si>
     <t>Indica uma Reforma do Prédio onde funciona a Fábrica de Gelo e a Manutenção de um dos Motores Responsável pela Fabricação de Gelo.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>PL E</t>
   </si>
   <si>
     <t>PROJETO DE LEI PODER EXECUTIVO</t>
   </si>
   <si>
     <t>Roberto Frederico Paes Junior</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/17/projeto_de_lei_002_pmna.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/17/projeto_de_lei_002_pmna.pdf</t>
   </si>
   <si>
     <t>Regulamenta a concessão  de Benefícios Eventuais no âmbito da Política de Assistência Social no Município de Novo Airão - AM e dá as outras providências.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/19/projeto_de_lei_n_003_2021_pmna.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/19/projeto_de_lei_n_003_2021_pmna.pdf</t>
   </si>
   <si>
     <t>Cria o Instituto Municipal De Trânsito e Transporte Urbano - IMTT e a Junta Administrativa de Recursos De Infrações - JARI, e Dá Outras Providências.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>INDJR</t>
   </si>
   <si>
     <t>INDICAÇÃO GVJRV</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/26/oficio_n_004_2021_-_gvjrvg.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/26/oficio_n_004_2021_-_gvjrvg.pdf</t>
   </si>
   <si>
     <t>Construção de uma Praça na Comunidade São Domingos Km 42 AM 352.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/31/oficio_n_005_2021_-_gvjrvg_-_cmna.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/31/oficio_n_005_2021_-_gvjrvg_-_cmna.pdf</t>
   </si>
   <si>
     <t>O Vereador indica uma Implantação da Rede De Distribuição de Água e Saneamento Básico na Comunidade São Domingos KM 42 AM 352.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/34/indicacao_n_003_2021_-_gvjrvg.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/34/indicacao_n_003_2021_-_gvjrvg.pdf</t>
   </si>
   <si>
     <t>Indica uma Construção de um Elevado  e uma Caixa D'Água de 50 Mil Litros na Comunidade São Domingos KM 42 AM 352. (para suprir a demanda na comunidade).</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/48/indicacao_n_005_2021_-_gvjrns_1.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/48/indicacao_n_005_2021_-_gvjrns_1.pdf</t>
   </si>
   <si>
     <t>Indica uma Reforma na Escola Indígena Luiz Carlos Matos Areosa na Comunidade do Renascer.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/49/indicacao_n_004_2021_-_gvjrvg.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/49/indicacao_n_004_2021_-_gvjrvg.pdf</t>
   </si>
   <si>
     <t>Indica a Construção de uma Escola na Comunidade do Tanauau.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/58/indicacao_n_007_2021_-_gvjrvg.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/58/indicacao_n_007_2021_-_gvjrvg.pdf</t>
   </si>
   <si>
     <t>Indica uma Construção  de uma Creche na Comunidade São Domingos.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/64/indicacao_n_007_2021_-_gvjrvg_2.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/64/indicacao_n_007_2021_-_gvjrvg_2.pdf</t>
   </si>
   <si>
     <t>Indica uma Construção de um Centro de Assistência Social na Comunidade Do São Domingos.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/87/indicacao_n_001_2021_-_mdcmna.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/87/indicacao_n_001_2021_-_mdcmna.pdf</t>
   </si>
   <si>
     <t>Indica uma Nomeação do Mercado Municipal, que seja dado em Homenagem ao Senhor Manoel Batista de Castro, um dos nossos Primeiros Feirantes do Munícipio de Novo Airão.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/90/indicacao_n_009_2021_-_gvjrvg.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/90/indicacao_n_009_2021_-_gvjrvg.pdf</t>
   </si>
   <si>
     <t>Indica Instalações de Lixeiras em Pontos Estratégicos da Sede do Munícipio.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>INDVC</t>
   </si>
   <si>
     <t>INDICAÇÃO GVVCG</t>
   </si>
   <si>
     <t>VENÂNCIO CORREA</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/37/indicacao_n_002_2021_-_gvvcg_1.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/37/indicacao_n_002_2021_-_gvvcg_1.pdf</t>
   </si>
   <si>
     <t>Solicitação de Serviço de uma Infraestrutura  com Colocação de Manilhas e Construção de Bueiros na Rua Sebastião Rocha.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/38/indicacao_n_001_2021_-_gvvcg.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/38/indicacao_n_001_2021_-_gvvcg.pdf</t>
   </si>
   <si>
     <t>Solicita  a Implantação de um Canteiro Central e Instalação de Iluminação Publica na Av. Ajuricaba e no Trecho do KM 01 ao 03 da AM 352.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/39/indicacao_n_003_2021_gvjnfm.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/39/indicacao_n_003_2021_gvjnfm.pdf</t>
   </si>
   <si>
     <t>Solicita Serviços de Manutenção aos Carros Coletores de Lixo Estilo Caçamba.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/40/indicacao_n_004_2021_-_gvvcg.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/40/indicacao_n_004_2021_-_gvvcg.pdf</t>
   </si>
   <si>
     <t>Solicita Tela Protetora e (EPRS) Para os Operadores de Serviços de Roçagem e Limpeza dos Logradouros na Área Urbana Do Município.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/52/indicacao_n_006_2021_-_gvvcg.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/52/indicacao_n_006_2021_-_gvvcg.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feita a releitura do Oficio N° 03 que foi enviado Dia 02/01/2021, que trata de uma Solicitação de Limpeza da Faixa de Servidão e de Ramais na Rodovia AM-352 Do KM - 01 ao KM - 57.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/59/indicacao_n_008_2021_-_gvvcg.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/59/indicacao_n_008_2021_-_gvvcg.pdf</t>
   </si>
   <si>
     <t>Indica uma Solicitação de Implantação Numérica das Residências (Condições).</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/65/indicacao_n_10_2021_-_gvvcg.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/65/indicacao_n_10_2021_-_gvvcg.pdf</t>
   </si>
   <si>
     <t>Indica uma Solicitação de Serviços de Infraestrutura, construção de bueiros, Meio fio, calçadas, e iluminação publica na Rua Francisco Bezerra.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/66/indicacao_n_11_2021_-_gvvcg.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/66/indicacao_n_11_2021_-_gvvcg.pdf</t>
   </si>
   <si>
     <t>Indica uma Solicitação de Serviços de Podagem em Toda Área Urbana do Município.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/74/indicacao_n_008_2021_-_gvjrvg.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/74/indicacao_n_008_2021_-_gvjrvg.pdf</t>
   </si>
   <si>
     <t>Indica a Construção de uma sala de Recurso na Escola Municipal Aristoteles Freire Arnoud.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/</t>
+    <t>http://sapl.novoairao.am.leg.br/media/</t>
   </si>
   <si>
     <t>Indica uma Solicitação de Conclusão de Obras no Trecho entre a Rua Tereza Da Silva e Manoel Batista, com serviços de Infraestrutura, Terraplanagem, Aterro, Asfalto, Tubulação, Iluminação e Meio fio.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/84/indicacao_n_014_2021_-_gvvcg.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/84/indicacao_n_014_2021_-_gvvcg.pdf</t>
   </si>
   <si>
     <t>Indica uma Solicitação de Ampliação da Cobertura da UBS Josefa Savedra do Bairro Chicó.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/89/indicacao_n_18_2021_-_gvvcg.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/89/indicacao_n_18_2021_-_gvvcg.pdf</t>
   </si>
   <si>
     <t>Indica um Serviço de Roçagem e Limpeza de Entulhos das Ruas em todo Bairro do Novo Horizonte.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>INDJM</t>
   </si>
   <si>
     <t>INDICAÇÃO GVJMF</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/42/indicacao_n_001_2021_-_gvjnfm.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/42/indicacao_n_001_2021_-_gvjnfm.pdf</t>
   </si>
   <si>
     <t>Indica a Padronização de Uniformes e Equipamentos de Proteção Individual Aos Servidores da Limpeza Pública Da Prefeitura.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/43/indicacao_n_002_2021_-_gvjnfm.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/43/indicacao_n_002_2021_-_gvjnfm.pdf</t>
   </si>
   <si>
     <t>Indica uma Construção de um Campo De Gramado Sintético no Bairro Chico.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/44/indicacao_n_003_2021_gvjnfm_1.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/44/indicacao_n_003_2021_gvjnfm_1.pdf</t>
   </si>
   <si>
     <t>Indica uma Construção de Meio Fio para Passagem De Pedestres no Bairro Chicó.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/50/indicacao_n_004_2021_-_gvjnfm.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/50/indicacao_n_004_2021_-_gvjnfm.pdf</t>
   </si>
   <si>
     <t>Indica que Providencie um Monumento a Bíblia, na Entrada do Bairro Chicó no Triangulo entre as Ruas Luiz Ferro Velho e Rua Campos Elisios.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/51/indicacao_n_005_2021_-_gvjnfm_1.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/51/indicacao_n_005_2021_-_gvjnfm_1.pdf</t>
   </si>
   <si>
     <t>Indica que Providencie a Implantação de Vídeo Monitoramento em Pontos Estratégicos do Nosso Munícipio.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>INDDD</t>
   </si>
   <si>
     <t>INDICAÇÃO GVDDC</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/41/indicacao_n_001_2021_-_gvddc.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/41/indicacao_n_001_2021_-_gvddc.pdf</t>
   </si>
   <si>
     <t>Solicita Avarrição e Limpeza dos Lixos do Bairro Nossa Senhora Auxiliadora.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/54/indicacao_n_002_2021_-_gvddc.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/54/indicacao_n_002_2021_-_gvddc.pdf</t>
   </si>
   <si>
     <t>Solicita uma Construção de uma Caixa D'Água no Bairro Nossa Senhora Auxiliadora.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/77/indicacao_n_003_2021_-_gvddc.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/77/indicacao_n_003_2021_-_gvddc.pdf</t>
   </si>
   <si>
     <t>Indica uma Solicitação de Reforma do Predio Escolar Municipal Bandeirantes e a compra de um bebedouro.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/60/pedido_de_providencia_n_001_-_2021_gvvcg.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/60/pedido_de_providencia_n_001_-_2021_gvvcg.pdf</t>
   </si>
   <si>
     <t>Providencie uma Infraestrutura no Ramal Novo Sorriso no KM - 44, com Reforma da Ponte em Risco de Desmoronamento e Serviços de Aterros nas Grandes Erosões causadas pelas chuvas.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/76/pedido_de_providencia_n_002_2021_-_gvncm.pdf</t>
+    <t>http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/76/pedido_de_providencia_n_002_2021_-_gvncm.pdf</t>
   </si>
   <si>
     <t>Pedido de Providência , Solicitando com Urgência a Reposição de Lâmpadas dos Postes que estão sem Luminárias, tornando as Ruas Escuras e Perigosas.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>Pede com Urgência uma Construção da Ponte e a Desobstrução dos Valos e a Recuperação do Ramal dos Amigos Localizado no KM 23.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
@@ -1209,68 +1209,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/15/projeto_de_lei_n_003_2021_-_gvncm.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/16/projeto_de_lei_n_004_2021_-_gvndcm.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/27/oficio_n_004_2021_-_gvrls.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/82/projeto_de_lei_2021_-_gvjrns.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/62/requerimento_n_001_2021_-_gvjnfm_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/63/requerimento_n_002_2021_-_gvjnfm.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/86/requerimento_n_001_2021_-_mdcmna_1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/88/requerimento_n_005_2021_-_gbjnfm.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/67/parecer_n_001_2021_-_gvddc.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/68/parecer_n_002_2021_-_gvddc.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/69/parecer_n_003_2021_-_gvddc.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/70/parecer_n_001_2021_-_gvjrv_1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/73/parecer_n_001_2021_-_projeto_de_lei_003.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/83/parecer_n_006_2021_-_gvrls.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/85/parecer_n_007_2021_-_crljrf.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/13/indicacao_n_001_gvbam.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/14/indicacao_n_003_2021_gvbam_1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/32/indicacao_n_004_2021_-_gvbam.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/33/indicacao_n_005_2021_-_gvbam.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/45/indicacao_n_006_2021_-_gvbam.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/46/indicacao_n_007_2021_-_gvbam.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/56/indicacao_n_008_2021_-_gvbam.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/57/indicacao_n_009_2021_-_gvbam_2.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/78/indicacao_n_010_2021_-_gvbam.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/79/indicacao_n_011_2021_-_gvbam.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/80/indicacao_n_012_2021_-_gvbam.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/24/indicacao_nerita_012021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/35/indicacao_n__002_2021_-_gpncm.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/20/indicacao_n_001_2021_-_gvmfc.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/21/indicacao_n_002_2021_-_gvmfc.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/22/indicacao_n_003_-_gvmfc.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/23/indicacao_n_004_2021_-_gvmfc.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/36/indicacao_n_005_2021_-_gvmfc.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/53/indicacao_n_006_2021_-_gvmfc.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/71/indicacao_n_007_2021_-_gvmfc.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/72/indicacao_n_008_2021_-_gvmfc.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/25/indicacao_01jrns.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/28/indicacao_n_002_2021_-_gvjrns.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/29/indicacao_n_003_2021_-_gvjrns.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/30/indicacao_n_004_2021_-_gvjrns.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/47/indicacao_n_005_2021_-_gvjrns.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/61/indicacao_n_006_2021_-_gvjrns_1.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/17/projeto_de_lei_002_pmna.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/19/projeto_de_lei_n_003_2021_pmna.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/26/oficio_n_004_2021_-_gvjrvg.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/31/oficio_n_005_2021_-_gvjrvg_-_cmna.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/34/indicacao_n_003_2021_-_gvjrvg.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/48/indicacao_n_005_2021_-_gvjrns_1.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/49/indicacao_n_004_2021_-_gvjrvg.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/58/indicacao_n_007_2021_-_gvjrvg.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/64/indicacao_n_007_2021_-_gvjrvg_2.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/87/indicacao_n_001_2021_-_mdcmna.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/90/indicacao_n_009_2021_-_gvjrvg.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/37/indicacao_n_002_2021_-_gvvcg_1.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/38/indicacao_n_001_2021_-_gvvcg.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/39/indicacao_n_003_2021_gvjnfm.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/40/indicacao_n_004_2021_-_gvvcg.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/52/indicacao_n_006_2021_-_gvvcg.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/59/indicacao_n_008_2021_-_gvvcg.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/65/indicacao_n_10_2021_-_gvvcg.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/66/indicacao_n_11_2021_-_gvvcg.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/74/indicacao_n_008_2021_-_gvjrvg.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/84/indicacao_n_014_2021_-_gvvcg.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/89/indicacao_n_18_2021_-_gvvcg.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/42/indicacao_n_001_2021_-_gvjnfm.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/43/indicacao_n_002_2021_-_gvjnfm.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/44/indicacao_n_003_2021_gvjnfm_1.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/50/indicacao_n_004_2021_-_gvjnfm.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/51/indicacao_n_005_2021_-_gvjnfm_1.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/41/indicacao_n_001_2021_-_gvddc.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/54/indicacao_n_002_2021_-_gvddc.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/77/indicacao_n_003_2021_-_gvddc.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/60/pedido_de_providencia_n_001_-_2021_gvvcg.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/76/pedido_de_providencia_n_002_2021_-_gvncm.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novoairao.am.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/15/projeto_de_lei_n_003_2021_-_gvncm.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/16/projeto_de_lei_n_004_2021_-_gvndcm.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/27/oficio_n_004_2021_-_gvrls.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/82/projeto_de_lei_2021_-_gvjrns.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/62/requerimento_n_001_2021_-_gvjnfm_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/63/requerimento_n_002_2021_-_gvjnfm.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/86/requerimento_n_001_2021_-_mdcmna_1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/88/requerimento_n_005_2021_-_gbjnfm.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/67/parecer_n_001_2021_-_gvddc.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/68/parecer_n_002_2021_-_gvddc.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/69/parecer_n_003_2021_-_gvddc.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/70/parecer_n_001_2021_-_gvjrv_1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/73/parecer_n_001_2021_-_projeto_de_lei_003.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/83/parecer_n_006_2021_-_gvrls.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/85/parecer_n_007_2021_-_crljrf.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/13/indicacao_n_001_gvbam.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/14/indicacao_n_003_2021_gvbam_1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/32/indicacao_n_004_2021_-_gvbam.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/33/indicacao_n_005_2021_-_gvbam.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/45/indicacao_n_006_2021_-_gvbam.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/46/indicacao_n_007_2021_-_gvbam.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/56/indicacao_n_008_2021_-_gvbam.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/57/indicacao_n_009_2021_-_gvbam_2.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/78/indicacao_n_010_2021_-_gvbam.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/79/indicacao_n_011_2021_-_gvbam.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/80/indicacao_n_012_2021_-_gvbam.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/24/indicacao_nerita_012021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/35/indicacao_n__002_2021_-_gpncm.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/20/indicacao_n_001_2021_-_gvmfc.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/21/indicacao_n_002_2021_-_gvmfc.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/22/indicacao_n_003_-_gvmfc.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/23/indicacao_n_004_2021_-_gvmfc.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/36/indicacao_n_005_2021_-_gvmfc.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/53/indicacao_n_006_2021_-_gvmfc.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/71/indicacao_n_007_2021_-_gvmfc.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/72/indicacao_n_008_2021_-_gvmfc.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/25/indicacao_01jrns.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/28/indicacao_n_002_2021_-_gvjrns.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/29/indicacao_n_003_2021_-_gvjrns.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/30/indicacao_n_004_2021_-_gvjrns.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/47/indicacao_n_005_2021_-_gvjrns.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/61/indicacao_n_006_2021_-_gvjrns_1.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/17/projeto_de_lei_002_pmna.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/19/projeto_de_lei_n_003_2021_pmna.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/26/oficio_n_004_2021_-_gvjrvg.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/31/oficio_n_005_2021_-_gvjrvg_-_cmna.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/34/indicacao_n_003_2021_-_gvjrvg.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/48/indicacao_n_005_2021_-_gvjrns_1.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/49/indicacao_n_004_2021_-_gvjrvg.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/58/indicacao_n_007_2021_-_gvjrvg.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/64/indicacao_n_007_2021_-_gvjrvg_2.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/87/indicacao_n_001_2021_-_mdcmna.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/90/indicacao_n_009_2021_-_gvjrvg.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/37/indicacao_n_002_2021_-_gvvcg_1.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/38/indicacao_n_001_2021_-_gvvcg.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/39/indicacao_n_003_2021_gvjnfm.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/40/indicacao_n_004_2021_-_gvvcg.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/52/indicacao_n_006_2021_-_gvvcg.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/59/indicacao_n_008_2021_-_gvvcg.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/65/indicacao_n_10_2021_-_gvvcg.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/66/indicacao_n_11_2021_-_gvvcg.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/74/indicacao_n_008_2021_-_gvjrvg.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/84/indicacao_n_014_2021_-_gvvcg.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/89/indicacao_n_18_2021_-_gvvcg.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/42/indicacao_n_001_2021_-_gvjnfm.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/43/indicacao_n_002_2021_-_gvjnfm.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/44/indicacao_n_003_2021_gvjnfm_1.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/50/indicacao_n_004_2021_-_gvjnfm.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/51/indicacao_n_005_2021_-_gvjnfm_1.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/41/indicacao_n_001_2021_-_gvddc.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/54/indicacao_n_002_2021_-_gvddc.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/77/indicacao_n_003_2021_-_gvddc.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/60/pedido_de_providencia_n_001_-_2021_gvvcg.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/sapl/public/materialegislativa/2021/76/pedido_de_providencia_n_002_2021_-_gvncm.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novoairao.am.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H77"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="116.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="115.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>